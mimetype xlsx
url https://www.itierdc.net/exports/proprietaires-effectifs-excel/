--- v0 (2026-08-04)
+++ v1 (2026-09-22)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Propriétaires effectifs" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Propriétaires effectifs'!$A$4:$R$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="412">
   <si>
     <t>REGISTRE DES PROPRIÉTAIRES EFFECTIFS – ITIE-RDC</t>
   </si>
   <si>
-    <t>Date d’exportation : 04/08/2026 19:05 | Nombre d’enregistrements : 202</t>
+    <t>Date d’exportation : 23/09/2026 01:27 | Nombre d’enregistrements : 202</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Entreprise</t>
   </si>
   <si>
     <t>Acronyme</t>
   </si>
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>Secteur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Pays de l’entreprise</t>
   </si>
   <si>
     <t>Propriétaire effectif</t>
   </si>