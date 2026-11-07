--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Propriétaires effectifs" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Propriétaires effectifs'!$A$4:$R$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="412">
   <si>
     <t>REGISTRE DES PROPRIÉTAIRES EFFECTIFS – ITIE-RDC</t>
   </si>
   <si>
-    <t>Date d’exportation : 23/09/2026 01:27 | Nombre d’enregistrements : 202</t>
+    <t>Date d’exportation : 07/11/2026 15:34 | Nombre d’enregistrements : 202</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Entreprise</t>
   </si>
   <si>
     <t>Acronyme</t>
   </si>
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>Secteur</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Pays de l’entreprise</t>
   </si>
   <si>
     <t>Propriétaire effectif</t>
   </si>